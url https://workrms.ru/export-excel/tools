--- v1 (2026-01-10)
+++ v2 (2026-04-10)
@@ -973,51 +973,51 @@
         </is>
       </c>
       <c r="G17" s="1" t="n">
         <v>45709</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>20</v>
       </c>
       <c r="B18" t="n">
         <v>4024</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Интерскол</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>УШМ-125-1100Э</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>УШМ</t>
+          <t>УШМ сгорела</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>25.524024</t>
         </is>
       </c>
       <c r="G18" s="1" t="n">
         <v>45555</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>21</v>
       </c>
       <c r="B19" t="n">
         <v>314</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Ресанта</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>