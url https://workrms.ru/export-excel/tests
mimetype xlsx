--- v1 (2026-01-10)
+++ v2 (2026-04-10)
@@ -413,51 +413,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F48"/>
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Инвентарный номер</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Дата тестирования</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -509,102 +509,102 @@
       <c r="C3" s="1" t="n">
         <v>45789</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>45973</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>6</v>
       </c>
       <c r="B4" t="n">
         <v>567</v>
       </c>
       <c r="C4" s="1" t="n">
-        <v>45836</v>
+        <v>46019</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>46019</v>
+        <v>46201</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>7</v>
       </c>
       <c r="B5" t="n">
         <v>653</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>45944</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>46126</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>11</v>
       </c>
       <c r="B6" t="n">
         <v>48</v>
       </c>
       <c r="C6" s="1" t="n">
-        <v>45880</v>
+        <v>46064</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>46064</v>
+        <v>46245</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>план</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>13</v>
       </c>
       <c r="B7" t="n">
         <v>575</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>45937</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>46119</v>
       </c>
@@ -695,54 +695,54 @@
       <c r="C11" s="1" t="n">
         <v>45884</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>46068</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>22</v>
       </c>
       <c r="B12" t="n">
         <v>1344</v>
       </c>
       <c r="C12" s="1" t="n">
-        <v>45797</v>
+        <v>45981</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>45981</v>
+        <v>46162</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>23</v>
       </c>
       <c r="B13" t="n">
         <v>654</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>45944</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>46126</v>
       </c>
@@ -767,102 +767,102 @@
       <c r="C14" s="1" t="n">
         <v>45942</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>46124</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>28</v>
       </c>
       <c r="B15" t="n">
         <v>1122</v>
       </c>
       <c r="C15" s="1" t="n">
-        <v>45886</v>
+        <v>46070</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>46070</v>
+        <v>46251</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>30</v>
       </c>
       <c r="B16" t="n">
         <v>260</v>
       </c>
       <c r="C16" s="1" t="n">
-        <v>45920</v>
+        <v>46101</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>46101</v>
+        <v>46285</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>32</v>
       </c>
       <c r="B17" t="n">
         <v>255</v>
       </c>
       <c r="C17" s="1" t="n">
-        <v>45920</v>
+        <v>46101</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>46101</v>
+        <v>46285</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>35</v>
       </c>
       <c r="B18" t="n">
         <v>263</v>
       </c>
       <c r="C18" s="1" t="n">
         <v>45920</v>
       </c>
       <c r="D18" s="1" t="n">
         <v>46101</v>
       </c>
@@ -935,78 +935,78 @@
       <c r="C21" s="1" t="n">
         <v>45980</v>
       </c>
       <c r="D21" s="1" t="n">
         <v>46161</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>46</v>
       </c>
       <c r="B22" t="n">
         <v>6099</v>
       </c>
       <c r="C22" s="1" t="n">
-        <v>45936</v>
+        <v>46118</v>
       </c>
       <c r="D22" s="1" t="n">
-        <v>46118</v>
+        <v>46301</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>47</v>
       </c>
       <c r="B23" t="n">
         <v>568</v>
       </c>
       <c r="C23" s="1" t="n">
-        <v>45836</v>
+        <v>46019</v>
       </c>
       <c r="D23" s="1" t="n">
-        <v>46019</v>
+        <v>46201</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>48</v>
       </c>
       <c r="B24" t="n">
         <v>576</v>
       </c>
       <c r="C24" s="1" t="n">
         <v>45963</v>
       </c>
       <c r="D24" s="1" t="n">
         <v>46144</v>
       </c>
@@ -1031,54 +1031,54 @@
       <c r="C25" s="1" t="n">
         <v>45978</v>
       </c>
       <c r="D25" s="1" t="n">
         <v>46159</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>50</v>
       </c>
       <c r="B26" t="n">
         <v>54</v>
       </c>
       <c r="C26" s="1" t="n">
-        <v>45910</v>
+        <v>46091</v>
       </c>
       <c r="D26" s="1" t="n">
-        <v>46091</v>
+        <v>46275</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>51</v>
       </c>
       <c r="B27" t="n">
         <v>968</v>
       </c>
       <c r="C27" s="1" t="n">
         <v>45907</v>
       </c>
       <c r="D27" s="1" t="n">
         <v>46088</v>
       </c>
@@ -1115,492 +1115,468 @@
       <c r="A29" t="n">
         <v>54</v>
       </c>
       <c r="B29" t="n">
         <v>5172</v>
       </c>
       <c r="C29" s="1" t="n">
         <v>45891</v>
       </c>
       <c r="D29" s="1" t="n">
         <v>46075</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30" t="n">
-        <v>4024</v>
+        <v>314</v>
       </c>
       <c r="C30" s="1" t="n">
-        <v>45921</v>
+        <v>45990</v>
       </c>
       <c r="D30" s="1" t="n">
-        <v>46006</v>
+        <v>46171</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>неуд</t>
+          <t>удовл</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>сгорел якорь</t>
+          <t>норм</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31" t="n">
-        <v>314</v>
+        <v>201</v>
       </c>
       <c r="C31" s="1" t="n">
-        <v>45702</v>
+        <v>46105</v>
       </c>
       <c r="D31" s="1" t="n">
-        <v>45883</v>
+        <v>46289</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32" t="n">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="C32" s="1" t="n">
-        <v>45924</v>
+        <v>45736</v>
       </c>
       <c r="D32" s="1" t="n">
-        <v>46105</v>
+        <v>45920</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33" t="n">
-        <v>213</v>
+        <v>269</v>
       </c>
       <c r="C33" s="1" t="n">
-        <v>45736</v>
+        <v>46101</v>
       </c>
       <c r="D33" s="1" t="n">
-        <v>45920</v>
+        <v>46285</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34" t="n">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C34" s="1" t="n">
-        <v>45920</v>
+        <v>45911</v>
       </c>
       <c r="D34" s="1" t="n">
-        <v>46101</v>
+        <v>46092</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35" t="n">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C35" s="1" t="n">
-        <v>45911</v>
+        <v>45743</v>
       </c>
       <c r="D35" s="1" t="n">
-        <v>46092</v>
+        <v>45927</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36" t="n">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="C36" s="1" t="n">
-        <v>45743</v>
+        <v>45920</v>
       </c>
       <c r="D36" s="1" t="n">
-        <v>45927</v>
+        <v>46101</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B37" t="n">
-        <v>256</v>
+        <v>204</v>
       </c>
       <c r="C37" s="1" t="n">
-        <v>45920</v>
+        <v>45942</v>
       </c>
       <c r="D37" s="1" t="n">
-        <v>46101</v>
+        <v>46124</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B38" t="n">
-        <v>204</v>
+        <v>257</v>
       </c>
       <c r="C38" s="1" t="n">
-        <v>45942</v>
+        <v>45920</v>
       </c>
       <c r="D38" s="1" t="n">
-        <v>46124</v>
+        <v>46101</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39" t="n">
-        <v>257</v>
+        <v>58</v>
       </c>
       <c r="C39" s="1" t="n">
-        <v>45920</v>
+        <v>45945</v>
       </c>
       <c r="D39" s="1" t="n">
-        <v>46101</v>
+        <v>46127</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40" t="n">
-        <v>58</v>
+        <v>1571</v>
       </c>
       <c r="C40" s="1" t="n">
-        <v>45945</v>
+        <v>45978</v>
       </c>
       <c r="D40" s="1" t="n">
-        <v>46127</v>
+        <v>46159</v>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41" t="n">
-        <v>1571</v>
-[...5 lines deleted...]
-        <v>46159</v>
+        <v>616</v>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>удовл</t>
+          <t>неудовл</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>норм</t>
+          <t>сгорела-ремонту не подлежит</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42" t="n">
-        <v>616</v>
+        <v>4753</v>
+      </c>
+      <c r="C42" s="1" t="n">
+        <v>45945</v>
+      </c>
+      <c r="D42" s="1" t="n">
+        <v>46127</v>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>неудовл</t>
+          <t>удовл</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>сгорела-ремонту не подлежит</t>
+          <t>норм</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43" t="n">
-        <v>4753</v>
+        <v>4104</v>
       </c>
       <c r="C43" s="1" t="n">
-        <v>45945</v>
+        <v>46045</v>
       </c>
       <c r="D43" s="1" t="n">
-        <v>46127</v>
+        <v>46226</v>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44" t="n">
-        <v>4104</v>
+        <v>1836</v>
       </c>
       <c r="C44" s="1" t="n">
-        <v>45860</v>
+        <v>45945</v>
       </c>
       <c r="D44" s="1" t="n">
-        <v>46044</v>
+        <v>46127</v>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B45" t="n">
-        <v>1836</v>
+        <v>1834</v>
       </c>
       <c r="C45" s="1" t="n">
         <v>45945</v>
       </c>
       <c r="D45" s="1" t="n">
         <v>46127</v>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46" t="n">
-        <v>1834</v>
+        <v>5255</v>
       </c>
       <c r="C46" s="1" t="n">
         <v>45945</v>
       </c>
       <c r="D46" s="1" t="n">
         <v>46127</v>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B47" t="n">
-        <v>5255</v>
+        <v>254</v>
       </c>
       <c r="C47" s="1" t="n">
-        <v>45945</v>
+        <v>45920</v>
       </c>
       <c r="D47" s="1" t="n">
-        <v>46127</v>
+        <v>46101</v>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>удовл</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
-        <is>
-[...22 lines deleted...]
-      <c r="F48" t="inlineStr">
         <is>
           <t>норм</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>