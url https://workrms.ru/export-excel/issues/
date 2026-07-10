--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -413,100 +413,103 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E51"/>
+  <dimension ref="A1:E52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Инвентарный номер</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Кому выдан</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Дата выдачи</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Дата возврата</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>29</v>
       </c>
       <c r="B2" t="n">
         <v>575</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>КЦ-2 0,00</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
         <v>45737</v>
       </c>
+      <c r="E2" s="1" t="n">
+        <v>46184</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>37</v>
       </c>
       <c r="B3" t="n">
         <v>633</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>КЦ-1</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
         <v>45747</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>38</v>
       </c>
       <c r="B4" t="n">
         <v>8835</v>
       </c>
       <c r="C4" t="inlineStr">
@@ -1321,64 +1324,83 @@
           <t>Федоров</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
         <v>46119</v>
       </c>
       <c r="E49" s="1" t="n">
         <v>46119</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>153</v>
       </c>
       <c r="B50" t="n">
         <v>48</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>ночь КЦ-2 0.00</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
         <v>46130</v>
       </c>
+      <c r="E50" s="1" t="n">
+        <v>46176</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>154</v>
       </c>
       <c r="B51" t="n">
         <v>653</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Черноиванов</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
         <v>46139</v>
       </c>
       <c r="E51" s="1" t="n">
         <v>46143</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>155</v>
+      </c>
+      <c r="B52" t="n">
+        <v>657</v>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Кц-1</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="n">
+        <v>46210</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>