--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -413,51 +413,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E52"/>
+  <dimension ref="A1:E54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Инвентарный номер</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Кому выдан</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -912,51 +912,51 @@
       </c>
       <c r="B27" t="n">
         <v>568</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Ищенко</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
         <v>45912</v>
       </c>
       <c r="E27" s="1" t="n">
         <v>45912</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>129</v>
       </c>
       <c r="B28" t="n">
         <v>201</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>КЦ-2 0,00</t>
+          <t>КЦ-1</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
         <v>45908</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>130</v>
       </c>
       <c r="B29" t="n">
         <v>1572</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>ночь КЦ-2</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
         <v>45922</v>
       </c>
       <c r="E29" s="1" t="n">
         <v>45946</v>
       </c>
     </row>
@@ -1361,46 +1361,78 @@
         <is>
           <t>Черноиванов</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
         <v>46139</v>
       </c>
       <c r="E51" s="1" t="n">
         <v>46143</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>155</v>
       </c>
       <c r="B52" t="n">
         <v>657</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Кц-1</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
         <v>46210</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>156</v>
+      </c>
+      <c r="B53" t="n">
+        <v>254</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>КЦ-1</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="n">
+        <v>46215</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>157</v>
+      </c>
+      <c r="B54" t="n">
+        <v>5255</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>КЦ-1</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="n">
+        <v>45850</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>